--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -8,2706 +8,3620 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1668C86F" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00923D6C">
+    <w:p w14:paraId="1668C86F" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="00171359" w:rsidRDefault="00923D6C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F54D39D" w14:textId="4E494698" w:rsidR="004A72F2" w:rsidRDefault="00915AC2">
+    <w:p w14:paraId="3F54D39D" w14:textId="4E494698" w:rsidR="004A72F2" w:rsidRPr="00171359" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5769"/>
         </w:tabs>
         <w:ind w:left="-360" w:right="-360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dear Prospective Member,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3914D3" w14:textId="63009553" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="006515AD">
+    <w:p w14:paraId="7B3914D3" w14:textId="63009553" w:rsidR="00923D6C" w:rsidRPr="00171359" w:rsidRDefault="00915AC2" w:rsidP="006515AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5769"/>
         </w:tabs>
         <w:ind w:left="-360" w:right="-360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thank</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5CFC" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81D63" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>you for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taking an interest in our club. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D530AF" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E0CB40" w14:textId="05204B38" w:rsidR="00923D6C" w:rsidRPr="00171359" w:rsidRDefault="00915AC2" w:rsidP="006515AD">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Labrador Retriever Club of Greater Boston (LRCGB) is a community of dog lovers who care about the promotion and protection of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7AB0" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>one of the most p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opular </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7AB0" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>reed</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7AB0" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the American Kennel Club: the Labrador Retriever.   Our non-profit organization was founded and licensed by the AKC in 1974 by a group of Labrador fanciers</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2576" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.  W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e’re scattered from Maine to New York</w:t>
+      </w:r>
+      <w:r w:rsidR="009F246F" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we breed, show, hunt, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F18E2" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>perform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> therapy work, compete in obedience, tracking, agility, </w:t>
+      </w:r>
+      <w:r w:rsidR="00433BCC" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dock diving, rally, fetch</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2576" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, nose work</w:t>
+      </w:r>
+      <w:r w:rsidR="00400647" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002E20F9" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and field; </w:t>
+      </w:r>
+      <w:r w:rsidR="000F18E2" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mostly</w:t>
+      </w:r>
+      <w:r w:rsidR="000F18E2" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5EE7" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">just </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>enjoy our Labradors as family pets.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Many of our members take </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5EE7" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dogs to nursing homes, schools</w:t>
+      </w:r>
+      <w:r w:rsidR="009F246F" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and hospitals to make someone’s day a bit brighter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E245F7" w14:textId="06372556" w:rsidR="00923D6C" w:rsidRPr="00171359" w:rsidRDefault="00915AC2" w:rsidP="006515AD">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>We encourage members, guests</w:t>
+      </w:r>
+      <w:r w:rsidR="009F246F" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and anyone curious about our versatile Labradors to come to the volunteer-run meetings, activities</w:t>
+      </w:r>
+      <w:r w:rsidR="009F246F" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and events we host all year ‘round.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00987C33" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any of our members have been involved with Labradors for years and love to talk </w:t>
+      </w:r>
+      <w:r w:rsidR="00394925" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dog </w:t>
+      </w:r>
+      <w:r w:rsidR="00B954E3" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> share their knowledge with newcomers.   </w:t>
+      </w:r>
+      <w:r w:rsidR="00316D4B" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00394925" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>isit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our website (lrcgb.org) for up-to-date information on </w:t>
+      </w:r>
+      <w:r w:rsidR="00394925" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">events as well as </w:t>
+      </w:r>
+      <w:r w:rsidR="00316D4B" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>locations</w:t>
+      </w:r>
+      <w:r w:rsidR="00316D4B" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.  Please c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ome and experience our community in action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A30E44" w14:textId="4131D03F" w:rsidR="00923D6C" w:rsidRPr="00171359" w:rsidRDefault="00915AC2" w:rsidP="006515AD">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The LRCGB currently offers Full or Associate Membership options for newcomers to the club. Members who opt for Full Membership complete a modest work requirement – which </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD265B" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assists </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our volunteer-run organization </w:t>
+      </w:r>
+      <w:r w:rsidR="00B954E3" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the richest experiences. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2576" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Full Membership perks include voting rights as well as</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0C4D" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00395887" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>web listing</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0C4D" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> privileges for breeders</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2576" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate Members are included in all membership communications and get member privileges </w:t>
+      </w:r>
+      <w:r w:rsidR="003572FC" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>most events</w:t>
+      </w:r>
+      <w:r w:rsidR="00301F52" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00301F52" w:rsidRPr="00171359" w:rsidDel="00301F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B1FB79" w14:textId="7E3DA908" w:rsidR="00F70B1B" w:rsidRPr="00171359" w:rsidRDefault="00915AC2" w:rsidP="006515AD">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Regardless of membership level, the applicant must be approved by our membership. Applications are presented as First Readings at the</w:t>
+      </w:r>
+      <w:r w:rsidR="009852FF" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>next general club meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="009852FF" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009852FF" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a meeting is not scheduled within 60 days, the application </w:t>
+      </w:r>
+      <w:r w:rsidR="00140E6A" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may be shared with the membership via the clubs broadcast email service.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83BF1" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the next club meeting </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD05D6" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the application will be voted upon.  </w:t>
+      </w:r>
+      <w:r w:rsidR="003B43B7" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At any point in the application process a member of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70B1B" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Membership Committee or Board </w:t>
+      </w:r>
+      <w:r w:rsidR="00E102FA" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may contact you </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70B1B" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to learn a bit more about yo</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15C2C" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E671201" w14:textId="38F82513" w:rsidR="00923D6C" w:rsidRPr="00171359" w:rsidRDefault="00915AC2" w:rsidP="00F70B1B">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Once accepted, applicants will receive a formal notification</w:t>
+      </w:r>
+      <w:r w:rsidR="00241169" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> along with a new-member packet – which includes, among other things</w:t>
+      </w:r>
+      <w:r w:rsidR="00241169" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our Constitution and By-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61F25" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Laws</w:t>
+      </w:r>
+      <w:r w:rsidR="006515AD" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61F25" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rules of the club</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE765B" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and information on our </w:t>
+      </w:r>
+      <w:r w:rsidR="00301F52" w:rsidRPr="00171359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Book Antiqua" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>modest work requirements for full members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37880D20" w14:textId="152DCE24" w:rsidR="000E2CF5" w:rsidRDefault="00DE7236" w:rsidP="000E2CF5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t>Thank</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B5CFC">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E81D63">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t>you for</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t xml:space="preserve"> taking an interest in our club. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D530AF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:ind w:left="-360" w:right="-360"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Labrador Retriever Club of Greater Boston (LRCGB) is a community of dog lovers who care about the promotion and protection of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB7AB0">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t>one of the most p</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t xml:space="preserve">opular </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB7AB0">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t>reed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB7AB0">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the American Kennel Club: the Labrador Retriever.   Our non-profit organization was founded and licensed by the AKC in 1974 by a group of Labrador fanciers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E2576">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t>.  W</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t>e’re scattered from Maine to New York</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F246F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F9205B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and we breed, show, hunt, </w:t>
-[...497 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
-        <w:tblW w:w="6560" w:type="dxa"/>
-        <w:tblInd w:w="2110" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-14"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="8890" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="2330"/>
+        <w:gridCol w:w="2330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00923D6C" w14:paraId="199AAE99" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="199AAE99" w14:textId="7AD3D42C" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="767171"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="032A9F43" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00923D6C" w:rsidP="009F246F">
+          <w:p w14:paraId="032A9F43" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="767171"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="152C7A3A" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="152C7A3A" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Full Membership</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="767171"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6659AEFB" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="6659AEFB" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Associate Membership</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="767171"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7F9D2A" w14:textId="3A27032E" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Junior Membership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="022AA559" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="022AA559" w14:textId="59BD0D6D" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E28EE22" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="5E28EE22" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Requirements:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63448449" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00923D6C" w:rsidP="009F246F">
+          <w:p w14:paraId="63448449" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5693E0F9" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00923D6C" w:rsidP="009F246F">
+          <w:p w14:paraId="5693E0F9" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B8FF24" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="6E75F73F" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="6E75F73F" w14:textId="0820DB2D" w:rsidTr="00094C83">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39160898" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="39160898" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Membership Dues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D549114" w14:textId="47A5E40D" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="1D549114" w14:textId="47A5E40D" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$3</w:t>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>$35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="504E7F49" w14:textId="5B1A79F8" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="504E7F49" w14:textId="5B1A79F8" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$3</w:t>
+              <w:t>$35</w:t>
             </w:r>
-            <w:r w:rsidR="007C4055">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F8511AE" w14:textId="0F253FFC" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="258A2784" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="258A2784" w14:textId="5F043339" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E9B2306" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="3E9B2306" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Working Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="609B6FAD" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="609B6FAD" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4618192A" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="4618192A" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F2E0B04" w14:textId="3EA5DFD1" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="1F5D2899" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="1F5D2899" w14:textId="64697536" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="401AC2D4" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="401AC2D4" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Privileges &amp; Benefits:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DB10A9E" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00923D6C" w:rsidP="009F246F">
+          <w:p w14:paraId="5DB10A9E" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BF133CD" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00923D6C" w:rsidP="009F246F">
+          <w:p w14:paraId="6BF133CD" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC293E0" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="4DFD187D" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="4DFD187D" w14:textId="0FAFCA80" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53EB496D" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="53EB496D" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Voting rights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="046CBE42" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="046CBE42" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5ACB8D6B" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="5ACB8D6B" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65F846F9" w14:textId="7C882758" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="66DA06EB" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="66DA06EB" w14:textId="00C79A53" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01A14C5B" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="01A14C5B" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Eligible to serve on board</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23FAE37A" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="23FAE37A" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AF57D6F" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="6AF57D6F" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="047809CB" w14:textId="0E5A53AE" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="595D73D2" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="595D73D2" w14:textId="0C1C6799" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="554843B4" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="554843B4" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Committee membership</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="505A4487" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="505A4487" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3203DDB7" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="3203DDB7" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes, except as (co-) chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38BF1610" w14:textId="6DEABE88" w:rsidR="000C0B48" w:rsidRDefault="004E6335" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="7D0B8E38" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="7D0B8E38" w14:textId="15BE2BDC" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71311DEC" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="71311DEC" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>New member sponsor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0455D063" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="0455D063" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes, after 2 years </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B281DC9" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="6B281DC9" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BA55018" w14:textId="1E6B213A" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="556A1115" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="556A1115" w14:textId="4FFE72E6" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F5BF141" w14:textId="3FF74017" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="3F5BF141" w14:textId="3FF74017" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Litter listing/referral service</w:t>
-[...6 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>Litter listing/referral service*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45432EA4" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="45432EA4" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D61363A" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="3D61363A" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F8AB4A6" w14:textId="0EE67914" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="4049EC95" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="4049EC95" w14:textId="37412F01" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="611E2D71" w14:textId="422A977F" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="611E2D71" w14:textId="422A977F" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Kennel listing on website</w:t>
-[...6 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>Kennel listing on website*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DC22795" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="5DC22795" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C756FAB" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="7C756FAB" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AB50603" w14:textId="3ABFA0EC" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="683AF373" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="683AF373" w14:textId="6DB49A52" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F05D489" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00923D6C" w:rsidP="009F246F">
+          <w:p w14:paraId="6F05D489" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DB785C1" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00923D6C" w:rsidP="009F246F">
+          <w:p w14:paraId="4DB785C1" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14930BDE" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00923D6C" w:rsidP="009F246F">
+          <w:p w14:paraId="14930BDE" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="449137F2" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="211CB6BF" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="211CB6BF" w14:textId="121C1802" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="389A7EA2" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="389A7EA2" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Membership Communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19F8F05C" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="19F8F05C" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E29B549" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="7E29B549" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD1B714" w14:textId="648D6176" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="5BFB3374" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="5BFB3374" w14:textId="3A695681" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="659B6F36" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="659B6F36" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Access to members-only website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="170662CE" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="170662CE" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B0939CC" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="6B0939CC" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76285D57" w14:textId="1EE0E301" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="07ABC63B" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="07ABC63B" w14:textId="0591C194" w:rsidTr="00094C83">
         <w:trPr>
           <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EF1DC01" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="4EF1DC01" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Awards </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F91FDA9" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="2F91FDA9" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EBD1A6F" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="0EBD1A6F" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43BBFEB1" w14:textId="681B2C94" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="0DE43D51" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="0DE43D51" w14:textId="1E26A16C" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63E077DC" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="63E077DC" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Early registration </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35631621" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="35631621" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3554B659" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="3554B659" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B0B6CE6" w14:textId="7EDD243C" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="7B4E8A98" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="7B4E8A98" w14:textId="105D8408" w:rsidTr="00094C83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0810FCC2" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="0810FCC2" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Delaney WMA access under Club permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EBD5806" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="0EBD5806" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes, with additional working requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10E6A4D7" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="10E6A4D7" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E9EDD87" w14:textId="04C3FF6C" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923D6C" w14:paraId="52817F79" w14:textId="77777777" w:rsidTr="00132E01">
+      <w:tr w:rsidR="000C0B48" w14:paraId="52817F79" w14:textId="5FA56DD7" w:rsidTr="00094C83">
         <w:trPr>
           <w:trHeight w:val="34"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F27D5CB" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="0F27D5CB" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Event registration fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="064187DE" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="064187DE" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Full membership level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B060F31" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+          <w:p w14:paraId="1B060F31" w14:textId="77777777" w:rsidR="000C0B48" w:rsidRDefault="000C0B48" w:rsidP="00094C83">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Non-member level</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6873BD3A" w14:textId="0398BC59" w:rsidR="000C0B48" w:rsidRDefault="00CB2034" w:rsidP="00094C83">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-360"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidR="000A62B8">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ull </w:t>
+            </w:r>
+            <w:r w:rsidR="000C0B48">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>member</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ship l</w:t>
+            </w:r>
+            <w:r w:rsidR="000C0B48">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>evel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D043965" w14:textId="3AAC81AD" w:rsidR="00923D6C" w:rsidRPr="00794CC1" w:rsidRDefault="00794CC1" w:rsidP="00794CC1">
+    <w:p w14:paraId="4D043965" w14:textId="35A17616" w:rsidR="00923D6C" w:rsidRPr="00794CC1" w:rsidRDefault="000C0B48" w:rsidP="00794CC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8909"/>
         </w:tabs>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00794CC1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
+      <w:r w:rsidR="00094C83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00794CC1" w:rsidRPr="00794CC1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*After one yr membership and fulfillment of work requirements.</w:t>
       </w:r>
       <w:r w:rsidR="002B4A70" w:rsidRPr="00794CC1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Book Antiqua" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="09ACE0F1" w14:textId="77777777" w:rsidR="00ED07B0" w:rsidRDefault="00ED07B0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39A02F3D" w14:textId="7162E876" w:rsidR="00923D6C" w:rsidRDefault="00915AC2">
+    <w:p w14:paraId="2FA79542" w14:textId="77777777" w:rsidR="008F37DF" w:rsidRDefault="008F37DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1D77131D" w14:textId="77777777" w:rsidR="008F37DF" w:rsidRDefault="008F37DF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33404C98" w14:textId="77777777" w:rsidR="008F37DF" w:rsidRDefault="008F37DF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A02F3D" w14:textId="7C250511" w:rsidR="00923D6C" w:rsidRDefault="00915AC2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t>MEMBERSHIP APPLICATION</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="046D748E" w14:textId="77777777" w:rsidR="001C34F2" w:rsidRDefault="001C34F2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6B4FB606" w14:textId="305B2345" w:rsidR="002B3B92" w:rsidRPr="00132E01" w:rsidRDefault="00915AC2" w:rsidP="002B3B92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132E01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidRPr="00132E01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2870,295 +3784,343 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Name:                _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095CECF4" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Address:            _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFB0B0E" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+    <w:p w14:paraId="4CFB0B0E" w14:textId="2A95436F" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">               _____________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55E3FDB0" w14:textId="4856B4DD" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+        <w:t xml:space="preserve">             _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E3FDB0" w14:textId="7D5FD7C3" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Telephone:         Home __________________________</w:t>
+        <w:t xml:space="preserve">Telephone:        </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F246F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
       </w:r>
       <w:r w:rsidR="00B954E3" w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
-      <w:r w:rsidR="00B550FF" w:rsidRPr="009F246F">
-[...6 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="26882E78" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+      <w:pPr>
+        <w:spacing w:after="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>______________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26882E78" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+        <w:t>Kennel Name:    _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516B69CA" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kennel Name:    _____________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="516B69CA" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+        <w:t>E-Mail:                _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C64D11" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>E-Mail:                _____________________________________________________________</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="300"/>
+        <w:t>Occupation:         _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7287411E" w14:textId="14D9962D" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Occupation:         _____________________________________________________________</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>Membership Level:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2EA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t>Membership Level:</w:t>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Full Membership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F246F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F246F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Associate Membership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F246F">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F246F">
+      <w:r w:rsidR="007C2EA8" w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F246F">
-[...45 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="007C2EA8" w:rsidRPr="009F246F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2EA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Junior </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2EA8" w:rsidRPr="009F246F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Membership</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DA01BA" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00923D6C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="360"/>
         <w:ind w:left="-900" w:right="-990"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B8110B7" w14:textId="57003AAE" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+    <w:p w14:paraId="4B8110B7" w14:textId="3AC73851" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00741447">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Membership is open to persons 18 years or older who are in GOOD standing with the American Kennel Club. Do you meet </w:t>
+        <w:t xml:space="preserve">Membership </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B619EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>except Jun</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ior) </w:t>
+      </w:r>
+      <w:r w:rsidR="00915AC2" w:rsidRPr="009F246F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is open to persons 18 years or older who are in GOOD standing with the American Kennel Club. Do you meet </w:t>
       </w:r>
       <w:r w:rsidR="009F246F" w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>both</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F246F">
+      <w:r w:rsidR="00915AC2" w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> criteria?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316B15A5" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -3483,59 +4445,70 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E07CB31" w14:textId="4C0AE0AE" w:rsidR="002E20F9" w:rsidRDefault="002E20F9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="585A50CC" w14:textId="1BDA76EE" w:rsidR="002E20F9" w:rsidRDefault="002E20F9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2711539E" w14:textId="77777777" w:rsidR="002E20F9" w:rsidRDefault="002E20F9">
-      <w:pPr>
+    <w:p w14:paraId="2711539E" w14:textId="5ACBA526" w:rsidR="002E20F9" w:rsidRDefault="007E02E9" w:rsidP="007E02E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7770"/>
+        </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="00A09BA0" w14:textId="77777777" w:rsidR="00BC1350" w:rsidRDefault="00BC1350">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8693AD" w14:textId="5FD35987" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3660,291 +4633,347 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2103882C" w14:textId="086503F7" w:rsidR="0037081B" w:rsidRPr="006515AD" w:rsidRDefault="00915AC2">
+    <w:p w14:paraId="2103882C" w14:textId="086503F7" w:rsidR="0037081B" w:rsidRPr="005E5269" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7807"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If yes</w:t>
       </w:r>
-      <w:r w:rsidR="0037081B" w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0037081B" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or interested in, please respond to the questions below: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2812D7BD" w14:textId="784C240B" w:rsidR="0037081B" w:rsidRPr="006515AD" w:rsidRDefault="0037081B" w:rsidP="0037081B">
+    <w:p w14:paraId="2812D7BD" w14:textId="784C240B" w:rsidR="0037081B" w:rsidRPr="005E5269" w:rsidRDefault="0037081B" w:rsidP="0037081B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7807"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
-      <w:r w:rsidR="00C0199A" w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00C0199A" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is your goal(s) in </w:t>
       </w:r>
-      <w:r w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>breeding Labrador Retrievers? _________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E50BD73" w14:textId="1883F0CD" w:rsidR="0037081B" w:rsidRPr="006515AD" w:rsidRDefault="0037081B" w:rsidP="0037081B">
+    <w:p w14:paraId="4E50BD73" w14:textId="1883F0CD" w:rsidR="0037081B" w:rsidRPr="005E5269" w:rsidRDefault="0037081B" w:rsidP="0037081B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7807"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00915AC2" w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00915AC2" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ow </w:t>
       </w:r>
-      <w:r w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>long have you been breeding? __________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A623C9F" w14:textId="77777777" w:rsidR="0037081B" w:rsidRPr="006515AD" w:rsidRDefault="0037081B" w:rsidP="0037081B">
+    <w:p w14:paraId="2A623C9F" w14:textId="77777777" w:rsidR="0037081B" w:rsidRPr="005E5269" w:rsidRDefault="0037081B" w:rsidP="0037081B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7807"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">How </w:t>
       </w:r>
-      <w:r w:rsidR="00915AC2" w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00915AC2" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>many litters per year? _________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2C2B32" w14:textId="295D4C39" w:rsidR="00B65FAF" w:rsidRPr="006515AD" w:rsidRDefault="00507228" w:rsidP="0037081B">
+    <w:p w14:paraId="5C2C2B32" w14:textId="295D4C39" w:rsidR="00B65FAF" w:rsidRPr="005E5269" w:rsidRDefault="00507228" w:rsidP="0037081B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7807"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you have a social media presence?  If so, please </w:t>
       </w:r>
-      <w:r w:rsidR="00E81D63" w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E81D63" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>list URL</w:t>
       </w:r>
-      <w:r w:rsidR="000D07C6" w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="000D07C6" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/link. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Facebook, Instagram </w:t>
       </w:r>
-      <w:r w:rsidR="00E81D63" w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E81D63" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>etc.) _</w:t>
       </w:r>
-      <w:r w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C728A0" w14:textId="77777777" w:rsidR="0037081B" w:rsidRPr="006515AD" w:rsidRDefault="0037081B" w:rsidP="0037081B">
+    <w:p w14:paraId="10C728A0" w14:textId="77777777" w:rsidR="0037081B" w:rsidRPr="005E5269" w:rsidRDefault="0037081B" w:rsidP="0037081B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7807"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do you or did you have a mentor? If yes, who? _________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5565D768" w14:textId="34C8FBA7" w:rsidR="00923D6C" w:rsidRDefault="0037081B" w:rsidP="0037081B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7807"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006515AD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please provide the AKC Registered names of your breeding dogs or a link to your website that includes this information. Attach a separate sheet of paper as needed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00915AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F058141" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00923D6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C51262" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+    <w:p w14:paraId="17C51262" w14:textId="6AE5548D" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00596820">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidSect="006515AD">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="432" w:right="720" w:bottom="288" w:left="720" w:header="288" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F246F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00915AC2" w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Are you active in these fancies? </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F246F">
+      <w:r w:rsidR="00915AC2" w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(please check all that apply)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F246F">
+      <w:r w:rsidR="00915AC2" w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5EFF5B" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -5079,121 +6108,199 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Field Committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6524D9E6" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+    <w:p w14:paraId="6524D9E6" w14:textId="5FBF029D" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Confirmation Committee</w:t>
+        <w:t>Conf</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F246F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F246F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C82951" w14:textId="77895EFD" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00923D6C" w:rsidP="00825FDA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06E5DD53" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+    <w:p w14:paraId="3D2E532B" w14:textId="4877FBC0" w:rsidR="00C712E7" w:rsidRDefault="00C712E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Education Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35396679" w14:textId="77777777" w:rsidR="00C712E7" w:rsidRDefault="00C712E7" w:rsidP="00C712E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E5DD53" w14:textId="6D3FA1C7" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009F246F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Other (Please list)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6864E9" w14:textId="14B0CE75" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -5220,50 +6327,51 @@
         <w:t xml:space="preserve"> ______________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368991E1" w14:textId="7610F5E0" w:rsidR="00D61F25" w:rsidRDefault="007C4055" w:rsidP="007C4055">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="360"/>
         <w:ind w:left="-990" w:right="-810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DFEE12B" w14:textId="77777777" w:rsidR="007C4055" w:rsidRPr="007C4055" w:rsidRDefault="007C4055" w:rsidP="007C4055">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14264FEA" w14:textId="77777777" w:rsidR="00D61F25" w:rsidRDefault="00D61F25">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="360"/>
         <w:ind w:left="-990" w:right="-810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -5939,380 +7047,497 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FA64328" w14:textId="77777777" w:rsidR="00F41865" w:rsidRDefault="00F41865" w:rsidP="00346118">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70D77A45" w14:textId="77777777" w:rsidR="00F41865" w:rsidRDefault="00F41865" w:rsidP="00346118">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33C099FB" w14:textId="7D53C94B" w:rsidR="002B3B92" w:rsidRPr="00894ADA" w:rsidRDefault="00F41865" w:rsidP="006515AD">
+    <w:p w14:paraId="65E68E54" w14:textId="77777777" w:rsidR="005E5269" w:rsidRDefault="005E5269" w:rsidP="006515AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6364"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6948CF63" w14:textId="77777777" w:rsidR="005E5269" w:rsidRDefault="005E5269" w:rsidP="006515AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6364"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E28D3E0" w14:textId="77777777" w:rsidR="005E5269" w:rsidRDefault="005E5269" w:rsidP="006515AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6364"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C099FB" w14:textId="05A17AAE" w:rsidR="002B3B92" w:rsidRPr="005E5269" w:rsidRDefault="00F41865" w:rsidP="006515AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6364"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please send th</w:t>
       </w:r>
-      <w:r w:rsidR="00A85C73">
+      <w:r w:rsidR="00A85C73" w:rsidRPr="005E5269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="00346118" w:rsidRPr="009F246F">
+      <w:r w:rsidR="00346118" w:rsidRPr="005E5269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>completed application, with dues of $3</w:t>
       </w:r>
-      <w:r w:rsidR="005E6ED0">
+      <w:r w:rsidR="005E6ED0" w:rsidRPr="005E5269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00346118" w:rsidRPr="009F246F">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00346118" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.00 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75EE4" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Junior $</w:t>
+      </w:r>
+      <w:r w:rsidR="00472AA3" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.00) </w:t>
+      </w:r>
+      <w:r w:rsidR="00346118" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>payable to LRCGB</w:t>
+      </w:r>
+      <w:r w:rsidR="00472AA3" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00346118" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to the membership chairperson:</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5DB9" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00346118" w:rsidRPr="00894ADA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00346118" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diane Smith, </w:t>
       </w:r>
-      <w:r w:rsidR="00346118" w:rsidRPr="00894ADA">
+      <w:r w:rsidR="00346118" w:rsidRPr="005E5269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>295 Harvard Rd, Bolton</w:t>
       </w:r>
-      <w:r w:rsidR="006515AD">
+      <w:r w:rsidR="006515AD" w:rsidRPr="005E5269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, MA</w:t>
       </w:r>
-      <w:r w:rsidR="004E5DB9">
+      <w:r w:rsidR="004E5DB9" w:rsidRPr="005E5269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00346118" w:rsidRPr="006515AD">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 01740</w:t>
+      </w:r>
+      <w:r w:rsidR="00472AA3" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00036C35" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PayPal via</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5269" w:rsidRPr="005E5269">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> request to </w:t>
+      </w:r>
+      <w:r w:rsidR="00346118" w:rsidRPr="005E5269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>membership@lrcgb.org</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002B3B92" w:rsidRPr="00894ADA">
+    <w:sectPr w:rsidR="002B3B92" w:rsidRPr="005E5269">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="990" w:left="1440" w:header="360" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00F1A814" w14:textId="77777777" w:rsidR="00F32E8D" w:rsidRDefault="00F32E8D">
+    <w:p w14:paraId="09417522" w14:textId="77777777" w:rsidR="00553D7B" w:rsidRDefault="00553D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43DFB341" w14:textId="77777777" w:rsidR="00F32E8D" w:rsidRDefault="00F32E8D">
+    <w:p w14:paraId="7612A3A0" w14:textId="77777777" w:rsidR="00553D7B" w:rsidRDefault="00553D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{8E2CD512-E74C-3444-88FF-F0F3236324FE}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{03D4D728-B134-2944-A810-7473C85A4306}"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{00E3AB21-5EA5-F348-BC37-EF9BCBEB1F52}"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{2281D00B-4952-D34F-9A9B-BB85657E5575}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{CBC57F82-E8C2-F648-BD44-B3F00FB9BEEE}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{49E5AE76-5931-7849-92A2-A9ED5A4B7B2F}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{D6DE80C5-ACA4-DD45-A221-C83ECFD116DA}"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{8FB96488-A8F1-D440-A412-E1F75BC211A9}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{67325A90-7871-7440-86C5-3B90E863B299}"/>
-    <w:embedBold r:id="rId6" w:fontKey="{BF69A093-39EC-0B47-AB16-0CBE473C27AF}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{BB023548-1D05-124F-9180-4BA35993589A}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{C93DBFF1-1FE0-CB40-B8B0-AA78A86E74DA}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{C8126BAC-4053-8049-9566-6CEFC4FE7A37}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{CF1832F6-5AD6-9D4C-9398-AB2EB40C34D1}"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...3 lines deleted...]
-    <w:embedBoldItalic r:id="rId12" w:fontKey="{6D520F2C-2100-8143-A84A-58154EB3BABB}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{4AC39EE1-1B6E-304A-98F8-A8D5FFBFE28F}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{0D80F754-16C7-1346-A31C-50BFBAB19EBF}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{BD094AFC-66FD-2F4B-8134-C38BFA0527C7}"/>
+    <w:embedBoldItalic r:id="rId12" w:fontKey="{81A897A5-823B-3C4D-97AE-0D9DFA95F03F}"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{732ECDE0-27D7-144E-BD43-895DADAFAE06}"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{4EFA4ED2-3F74-DC4B-B16E-815F8ACE5039}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...3 lines deleted...]
-    <w:embedBoldItalic r:id="rId17" w:fontKey="{232BB273-6F56-2044-8A06-3BF406CC8716}"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{8F9E7C8E-5163-CE4C-AC32-F2698BE0CF46}"/>
+    <w:embedBold r:id="rId15" w:fontKey="{AFBA2216-194B-764B-88BA-84D432F5C115}"/>
+    <w:embedItalic r:id="rId16" w:fontKey="{858F61D5-B631-6C4B-9DE0-1915E28B22E6}"/>
+    <w:embedBoldItalic r:id="rId17" w:fontKey="{CCD24E52-2E44-7D43-81D0-A73AAB872A1B}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId18" w:fontKey="{7F573506-3B39-CA4C-B67A-251C52688B1F}"/>
-    <w:embedItalic r:id="rId19" w:fontKey="{B0759201-9ACC-F94E-8BE7-F96746210417}"/>
+    <w:embedRegular r:id="rId18" w:fontKey="{05F9556F-1542-3E43-A146-D1B3BD0D8C2A}"/>
+    <w:embedItalic r:id="rId19" w:fontKey="{73793072-30DD-9448-92B2-3AC872F88C5B}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId20" w:fontKey="{6DB2C8F4-C612-624F-88C9-F11EB65EBFF4}"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{5E4980B5-A625-944D-B493-BD922EC87604}"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId21" w:fontKey="{300A4667-634F-B74D-BFE6-AA78DDFCAA8B}"/>
-    <w:embedItalic r:id="rId22" w:fontKey="{9982AF7E-F0E3-0E42-A6EE-4C4D16A1715D}"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{1C52F472-E733-5A4D-A7E6-4CD525E7BBC3}"/>
+    <w:embedItalic r:id="rId22" w:fontKey="{660E51D1-75BD-934D-8C05-F71349FDDF32}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId23" w:fontKey="{228FD6B6-32FA-C64B-BE41-1F332B6F826C}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId23" w:fontKey="{7DA2D3C2-E534-AF45-BF62-F3483036854E}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70E4DE9A" w14:textId="2EEC08C6" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
+  <w:p w14:paraId="70E4DE9A" w14:textId="0E28F64E" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00915AC2" w:rsidP="009F246F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="left" w:pos="8190"/>
       </w:tabs>
       <w:spacing w:line="256" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009F246F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>AR_____1stR_____2ndR_____PR_____PST____</w:t>
     </w:r>
-    <w:r w:rsidR="007C4055">
+    <w:r w:rsidR="000C0B48">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>12.</w:t>
+      <w:t xml:space="preserve"> 03.2</w:t>
     </w:r>
     <w:r w:rsidR="00903D92">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>202</w:t>
+      <w:t>02</w:t>
     </w:r>
-    <w:r w:rsidR="007C4055">
+    <w:r w:rsidR="000C0B48">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="173C9FC7" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRPr="009F246F" w:rsidRDefault="00923D6C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D08274A" w14:textId="77777777" w:rsidR="00F32E8D" w:rsidRDefault="00F32E8D">
+    <w:p w14:paraId="62F2829D" w14:textId="77777777" w:rsidR="00553D7B" w:rsidRDefault="00553D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56ACDC68" w14:textId="77777777" w:rsidR="00F32E8D" w:rsidRDefault="00F32E8D">
+    <w:p w14:paraId="1B84F5CF" w14:textId="77777777" w:rsidR="00553D7B" w:rsidRDefault="00553D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60B3D0F6" w14:textId="77777777" w:rsidR="00923D6C" w:rsidRDefault="00915AC2">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
@@ -7164,262 +8389,300 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2019581275">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="636305439">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1579973456">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="600525776">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1502694452">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1193542447">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="163"/>
+  <w:zoom w:percent="134"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00923D6C"/>
     <w:rsid w:val="00003155"/>
     <w:rsid w:val="00021366"/>
     <w:rsid w:val="0002192D"/>
+    <w:rsid w:val="00036C35"/>
     <w:rsid w:val="00043B75"/>
     <w:rsid w:val="0007107C"/>
     <w:rsid w:val="00077AAE"/>
+    <w:rsid w:val="00094C83"/>
     <w:rsid w:val="000A1803"/>
+    <w:rsid w:val="000A62B8"/>
     <w:rsid w:val="000B7234"/>
+    <w:rsid w:val="000C0B48"/>
     <w:rsid w:val="000C2508"/>
     <w:rsid w:val="000D07C6"/>
+    <w:rsid w:val="000E2CF5"/>
     <w:rsid w:val="000F18E2"/>
     <w:rsid w:val="00132E01"/>
     <w:rsid w:val="00140E6A"/>
     <w:rsid w:val="00160DDE"/>
+    <w:rsid w:val="00171359"/>
     <w:rsid w:val="001A2B78"/>
     <w:rsid w:val="001A2D09"/>
     <w:rsid w:val="001A40B2"/>
+    <w:rsid w:val="001C34F2"/>
     <w:rsid w:val="001D1E44"/>
+    <w:rsid w:val="001E0EEF"/>
     <w:rsid w:val="001E69E9"/>
     <w:rsid w:val="00216391"/>
     <w:rsid w:val="002324E4"/>
     <w:rsid w:val="00235B8C"/>
     <w:rsid w:val="00235F25"/>
     <w:rsid w:val="0023668C"/>
     <w:rsid w:val="00241169"/>
     <w:rsid w:val="00255142"/>
     <w:rsid w:val="0026399D"/>
     <w:rsid w:val="0027601A"/>
     <w:rsid w:val="0028337B"/>
     <w:rsid w:val="002912FE"/>
     <w:rsid w:val="002B1169"/>
     <w:rsid w:val="002B3B92"/>
     <w:rsid w:val="002B4A70"/>
     <w:rsid w:val="002B5CFC"/>
+    <w:rsid w:val="002E054D"/>
     <w:rsid w:val="002E20F9"/>
     <w:rsid w:val="002F0C4D"/>
     <w:rsid w:val="00301F52"/>
     <w:rsid w:val="00302344"/>
     <w:rsid w:val="00307D85"/>
     <w:rsid w:val="00316D4B"/>
     <w:rsid w:val="003247B3"/>
     <w:rsid w:val="00324822"/>
+    <w:rsid w:val="00336632"/>
     <w:rsid w:val="00346118"/>
     <w:rsid w:val="00351203"/>
     <w:rsid w:val="003572FC"/>
     <w:rsid w:val="00366D84"/>
     <w:rsid w:val="0037081B"/>
     <w:rsid w:val="00394925"/>
     <w:rsid w:val="00395887"/>
     <w:rsid w:val="003B43B7"/>
     <w:rsid w:val="003B663C"/>
     <w:rsid w:val="003B7708"/>
     <w:rsid w:val="003C7322"/>
     <w:rsid w:val="00400647"/>
     <w:rsid w:val="004227A5"/>
     <w:rsid w:val="00433BCC"/>
     <w:rsid w:val="004441B8"/>
+    <w:rsid w:val="00472AA3"/>
     <w:rsid w:val="00473BC0"/>
     <w:rsid w:val="004A72F2"/>
     <w:rsid w:val="004B7C8D"/>
     <w:rsid w:val="004D5D2F"/>
     <w:rsid w:val="004E5DB9"/>
+    <w:rsid w:val="004E6335"/>
     <w:rsid w:val="004E7BB5"/>
     <w:rsid w:val="004F567C"/>
+    <w:rsid w:val="00506FB1"/>
     <w:rsid w:val="00507228"/>
     <w:rsid w:val="00525B6C"/>
     <w:rsid w:val="005273D0"/>
+    <w:rsid w:val="00535742"/>
     <w:rsid w:val="00547AC4"/>
+    <w:rsid w:val="00553D7B"/>
+    <w:rsid w:val="00596820"/>
     <w:rsid w:val="005D770C"/>
+    <w:rsid w:val="005E1F33"/>
+    <w:rsid w:val="005E5269"/>
     <w:rsid w:val="005E6859"/>
     <w:rsid w:val="005E6ED0"/>
     <w:rsid w:val="00627302"/>
     <w:rsid w:val="006515AD"/>
     <w:rsid w:val="00661643"/>
     <w:rsid w:val="006674CB"/>
+    <w:rsid w:val="006A7295"/>
     <w:rsid w:val="006C7B92"/>
     <w:rsid w:val="006D2557"/>
     <w:rsid w:val="006E67F3"/>
+    <w:rsid w:val="006E7959"/>
+    <w:rsid w:val="00741447"/>
     <w:rsid w:val="00753639"/>
     <w:rsid w:val="00763C52"/>
     <w:rsid w:val="00773A93"/>
     <w:rsid w:val="00794CC1"/>
     <w:rsid w:val="007B5507"/>
+    <w:rsid w:val="007C2EA8"/>
     <w:rsid w:val="007C4055"/>
     <w:rsid w:val="007C4E09"/>
+    <w:rsid w:val="007E02E9"/>
     <w:rsid w:val="008153B6"/>
     <w:rsid w:val="0081637D"/>
     <w:rsid w:val="00825FDA"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00874BAE"/>
+    <w:rsid w:val="008871A1"/>
     <w:rsid w:val="00894ADA"/>
     <w:rsid w:val="00896123"/>
     <w:rsid w:val="008A0C42"/>
     <w:rsid w:val="008B303C"/>
     <w:rsid w:val="008B3D4E"/>
+    <w:rsid w:val="008F37DF"/>
     <w:rsid w:val="00903872"/>
     <w:rsid w:val="00903D1E"/>
     <w:rsid w:val="00903D92"/>
     <w:rsid w:val="00915AC2"/>
     <w:rsid w:val="00923D6C"/>
     <w:rsid w:val="0094561F"/>
     <w:rsid w:val="009473B3"/>
     <w:rsid w:val="009852FF"/>
     <w:rsid w:val="00987C33"/>
     <w:rsid w:val="009E2576"/>
     <w:rsid w:val="009F246F"/>
     <w:rsid w:val="00A400B6"/>
     <w:rsid w:val="00A54450"/>
     <w:rsid w:val="00A67E34"/>
     <w:rsid w:val="00A83BF1"/>
     <w:rsid w:val="00A85C73"/>
     <w:rsid w:val="00AB7AB0"/>
     <w:rsid w:val="00AD05D6"/>
     <w:rsid w:val="00AE4E81"/>
     <w:rsid w:val="00AE765B"/>
     <w:rsid w:val="00B05047"/>
     <w:rsid w:val="00B46942"/>
     <w:rsid w:val="00B550FF"/>
+    <w:rsid w:val="00B619EA"/>
     <w:rsid w:val="00B65FAF"/>
     <w:rsid w:val="00B70CC4"/>
+    <w:rsid w:val="00B75EE4"/>
     <w:rsid w:val="00B76CBF"/>
     <w:rsid w:val="00B954E3"/>
     <w:rsid w:val="00BC1350"/>
     <w:rsid w:val="00BD24C6"/>
     <w:rsid w:val="00BD265B"/>
     <w:rsid w:val="00C0199A"/>
+    <w:rsid w:val="00C712E7"/>
     <w:rsid w:val="00C951BC"/>
+    <w:rsid w:val="00CB2034"/>
     <w:rsid w:val="00CD7CB2"/>
+    <w:rsid w:val="00CF1DEB"/>
+    <w:rsid w:val="00CF2613"/>
     <w:rsid w:val="00D15C2C"/>
     <w:rsid w:val="00D26032"/>
     <w:rsid w:val="00D530AF"/>
     <w:rsid w:val="00D57CE8"/>
     <w:rsid w:val="00D61F25"/>
     <w:rsid w:val="00D65706"/>
     <w:rsid w:val="00DB35DC"/>
     <w:rsid w:val="00DD0CE0"/>
     <w:rsid w:val="00DD1B95"/>
     <w:rsid w:val="00DE2A2A"/>
+    <w:rsid w:val="00DE7236"/>
     <w:rsid w:val="00E102FA"/>
+    <w:rsid w:val="00E13006"/>
     <w:rsid w:val="00E24C40"/>
+    <w:rsid w:val="00E32FED"/>
     <w:rsid w:val="00E3792C"/>
     <w:rsid w:val="00E80DC5"/>
     <w:rsid w:val="00E81D63"/>
     <w:rsid w:val="00E93D1D"/>
     <w:rsid w:val="00EA3171"/>
     <w:rsid w:val="00EA4FF6"/>
     <w:rsid w:val="00ED07B0"/>
     <w:rsid w:val="00ED6E3D"/>
     <w:rsid w:val="00EE4884"/>
     <w:rsid w:val="00EF4284"/>
     <w:rsid w:val="00F029D1"/>
     <w:rsid w:val="00F32353"/>
     <w:rsid w:val="00F32E8D"/>
     <w:rsid w:val="00F368A7"/>
     <w:rsid w:val="00F41865"/>
+    <w:rsid w:val="00F656C3"/>
     <w:rsid w:val="00F70B1B"/>
     <w:rsid w:val="00F84778"/>
+    <w:rsid w:val="00F9205B"/>
     <w:rsid w:val="00F93341"/>
+    <w:rsid w:val="00FA2AF6"/>
     <w:rsid w:val="00FB3367"/>
     <w:rsid w:val="00FB3AD1"/>
     <w:rsid w:val="00FB7DE2"/>
+    <w:rsid w:val="00FE34E1"/>
     <w:rsid w:val="00FE5EE7"/>
     <w:rsid w:val="00FF7F97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="519C227E"/>
-  <w15:docId w15:val="{065D4D73-720E-7641-B95F-3FFB8B943FBC}"/>
+  <w15:docId w15:val="{A57E912D-CEE9-E34A-B074-37F90F1D9F13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7904,52 +9167,50 @@
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -8281,50 +9542,51 @@
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1356492835">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:encoding w:val="windows-1252"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrcgb.org/who-we-are/code-of-ethics" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font23.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -8630,67 +9892,70 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E5AC987-9E21-4751-9D08-BD381D4E01B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5926</Characters>
+  <Pages>5</Pages>
+  <Words>1068</Words>
+  <Characters>6092</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6952</CharactersWithSpaces>
+  <CharactersWithSpaces>7146</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Nancie Freitas</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>